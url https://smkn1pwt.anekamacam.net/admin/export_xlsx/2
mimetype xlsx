--- v0 (2026-04-29)
+++ v1 (2026-06-26)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="CodexWorld\PhpXlsxGenerator"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="473" uniqueCount="473">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>JUDUL</t>
   </si>
   <si>
     <t>PENGARANG</t>
   </si>
   <si>
     <t>PENERBIT</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>GOLONGAN</t>
   </si>
   <si>
     <t> Watak Pendidikan Islam </t>
   </si>
   <si>
     <t>Hery Noer Aly</t>
   </si>
   <si>
@@ -972,50 +972,56 @@
     <t>Muslim Zaman Now : 30 Hari Hafal Al Quran Metode At Taisir</t>
   </si>
   <si>
     <t>Adi Hidayat</t>
   </si>
   <si>
     <t>Institut Quantum Akhyar, Bekasi, 2018</t>
   </si>
   <si>
     <t>Nikah Tanpa Masalah</t>
   </si>
   <si>
     <t>Samihah Mahmud Gharib</t>
   </si>
   <si>
     <t>Nakhlah Pustaka, Jakarta, 2010</t>
   </si>
   <si>
     <t>Oase Spiritual3</t>
   </si>
   <si>
     <t>M Syaiful Bakhri</t>
   </si>
   <si>
     <t>Erlangga, Jakarta, 2003</t>
+  </si>
+  <si>
+    <t>Oase Spriritual</t>
+  </si>
+  <si>
+    <t>M. Syaiful Bakhri</t>
   </si>
   <si>
     <t>Obat Hati</t>
   </si>
   <si>
     <t>Khairunnas Rajab</t>
   </si>
   <si>
     <t>Pustaka Pesantren, Yogyakarta, 2010</t>
   </si>
   <si>
     <t>Obati Kankermu Dengan Mukjizat Puasa </t>
   </si>
   <si>
     <t>Imam Musbikin </t>
   </si>
   <si>
     <t>Para Pembentuk Peradaban Islam Seribu Tahun Pertama </t>
   </si>
   <si>
     <t>Chase F. Robinson </t>
   </si>
   <si>
     <t>Pustaka Alvabet , Tangerang , 2019</t>
   </si>
@@ -1481,51 +1487,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F159"/>
+  <dimension ref="A1:F160"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="45" customWidth="1"/>
     <col min="4" max="4" width="50" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -3622,1096 +3628,1116 @@
       </c>
       <c r="C106" t="s">
         <v>319</v>
       </c>
       <c r="D106" t="s">
         <v>320</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
       <c r="F106">
         <v>200</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>321</v>
       </c>
       <c r="C107" t="s">
         <v>322</v>
       </c>
       <c r="D107" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
-      <c r="F107" s="2">
-        <v>297.56</v>
+      <c r="F107">
+        <v>297</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
+        <v>323</v>
+      </c>
+      <c r="C108" t="s">
         <v>324</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>325</v>
       </c>
-      <c r="D108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108" s="2">
-        <v>297.34</v>
+        <v>297.56</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>326</v>
       </c>
       <c r="C109" t="s">
         <v>327</v>
       </c>
       <c r="D109" t="s">
-        <v>328</v>
+        <v>153</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
       <c r="F109" s="2">
-        <v>297.09</v>
+        <v>297.34</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
+        <v>328</v>
+      </c>
+      <c r="C110" t="s">
         <v>329</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>330</v>
       </c>
-      <c r="D110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F110" s="2">
-        <v>297.07</v>
+        <v>297.09</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
+        <v>331</v>
+      </c>
+      <c r="C111" t="s">
         <v>332</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>333</v>
       </c>
-      <c r="D111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>297.3822</v>
+        <v>5</v>
+      </c>
+      <c r="F111" s="2">
+        <v>297.07</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
+        <v>334</v>
+      </c>
+      <c r="C112" t="s">
         <v>335</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>336</v>
       </c>
-      <c r="D112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>1</v>
+      </c>
+      <c r="F112">
+        <v>297.3822</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
+        <v>337</v>
+      </c>
+      <c r="C113" t="s">
+        <v>338</v>
+      </c>
+      <c r="D113" t="s">
         <v>339</v>
       </c>
-      <c r="C113" t="s">
+      <c r="E113">
+        <v>7</v>
+      </c>
+      <c r="F113" t="s">
         <v>340</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
+        <v>341</v>
+      </c>
+      <c r="C114" t="s">
         <v>342</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>343</v>
       </c>
-      <c r="D114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="F114">
         <v>297</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
+        <v>344</v>
+      </c>
+      <c r="C115" t="s">
         <v>345</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>346</v>
       </c>
-      <c r="D115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115">
-        <v>210</v>
+        <v>50</v>
       </c>
       <c r="F115">
         <v>297</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>347</v>
       </c>
       <c r="C116" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="D116" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E116">
-        <v>615</v>
+        <v>210</v>
       </c>
       <c r="F116">
         <v>297</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>349</v>
       </c>
       <c r="C117" t="s">
+        <v>342</v>
+      </c>
+      <c r="D117" t="s">
         <v>350</v>
       </c>
-      <c r="D117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117">
-        <v>1</v>
+        <v>615</v>
       </c>
       <c r="F117">
         <v>297</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>351</v>
       </c>
       <c r="C118" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="D118" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="E118">
-        <v>205</v>
+        <v>1</v>
       </c>
       <c r="F118">
         <v>297</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C119" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="D119" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="E119">
-        <v>1</v>
+        <v>205</v>
       </c>
       <c r="F119">
         <v>297</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
+        <v>354</v>
+      </c>
+      <c r="C120" t="s">
         <v>355</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>356</v>
       </c>
-      <c r="D120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120">
-        <v>230</v>
+        <v>297</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
+        <v>357</v>
+      </c>
+      <c r="C121" t="s">
         <v>358</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121" t="s">
         <v>359</v>
       </c>
-      <c r="D121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F121">
         <v>230</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>360</v>
       </c>
       <c r="C122" t="s">
         <v>361</v>
       </c>
       <c r="D122" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="E122">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F122">
+        <v>230</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
+        <v>362</v>
+      </c>
+      <c r="C123" t="s">
         <v>363</v>
       </c>
-      <c r="C123" t="s">
+      <c r="D123" t="s">
         <v>364</v>
       </c>
-      <c r="D123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123">
         <v>1</v>
       </c>
       <c r="F123" t="s">
-        <v>366</v>
+        <v>27</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
+        <v>365</v>
+      </c>
+      <c r="C124" t="s">
+        <v>366</v>
+      </c>
+      <c r="D124" t="s">
         <v>367</v>
       </c>
-      <c r="C124" t="s">
+      <c r="E124">
+        <v>1</v>
+      </c>
+      <c r="F124" t="s">
         <v>368</v>
-      </c>
-[...7 lines deleted...]
-        <v>297.272</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
+        <v>369</v>
+      </c>
+      <c r="C125" t="s">
         <v>370</v>
       </c>
-      <c r="C125" t="s">
+      <c r="D125" t="s">
         <v>371</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125">
         <v>1</v>
       </c>
       <c r="F125">
-        <v>200</v>
+        <v>297.272</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
+        <v>372</v>
+      </c>
+      <c r="C126" t="s">
         <v>373</v>
       </c>
-      <c r="C126" t="s">
+      <c r="D126" t="s">
         <v>374</v>
       </c>
-      <c r="D126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126">
         <v>1</v>
       </c>
-      <c r="F126" t="s">
-        <v>376</v>
+      <c r="F126">
+        <v>200</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C127" t="s">
+        <v>376</v>
+      </c>
+      <c r="D127" t="s">
         <v>377</v>
       </c>
-      <c r="C127" t="s">
+      <c r="E127">
+        <v>1</v>
+      </c>
+      <c r="F127" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>297.272</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
+        <v>379</v>
+      </c>
+      <c r="C128" t="s">
         <v>380</v>
       </c>
-      <c r="C128" t="s">
+      <c r="D128" t="s">
         <v>381</v>
       </c>
-      <c r="D128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128">
         <v>1</v>
       </c>
-      <c r="F128" s="2">
-        <v>297.53</v>
+      <c r="F128">
+        <v>297.272</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>382</v>
       </c>
       <c r="C129" t="s">
         <v>383</v>
       </c>
       <c r="D129" t="s">
-        <v>384</v>
+        <v>97</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
-      <c r="F129">
-        <v>200</v>
+      <c r="F129" s="2">
+        <v>297.53</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
+        <v>384</v>
+      </c>
+      <c r="C130" t="s">
         <v>385</v>
       </c>
-      <c r="C130" t="s">
+      <c r="D130" t="s">
         <v>386</v>
       </c>
-      <c r="D130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130">
         <v>1</v>
       </c>
       <c r="F130">
-        <v>267</v>
+        <v>200</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
+        <v>387</v>
+      </c>
+      <c r="C131" t="s">
         <v>388</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>389</v>
       </c>
-      <c r="D131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131">
         <v>1</v>
       </c>
-      <c r="F131" t="s">
-        <v>254</v>
+      <c r="F131">
+        <v>267</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
+        <v>390</v>
+      </c>
+      <c r="C132" t="s">
         <v>391</v>
       </c>
-      <c r="C132" t="s">
+      <c r="D132" t="s">
         <v>392</v>
       </c>
-      <c r="D132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132">
         <v>1</v>
       </c>
-      <c r="F132" s="2">
-        <v>297.41</v>
+      <c r="F132" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
+        <v>393</v>
+      </c>
+      <c r="C133" t="s">
         <v>394</v>
       </c>
-      <c r="C133" t="s">
+      <c r="D133" t="s">
         <v>395</v>
       </c>
-      <c r="D133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133">
         <v>1</v>
       </c>
-      <c r="F133">
-        <v>297</v>
+      <c r="F133" s="2">
+        <v>297.41</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
+        <v>396</v>
+      </c>
+      <c r="C134" t="s">
         <v>397</v>
       </c>
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>398</v>
       </c>
-      <c r="D134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134">
         <v>1</v>
       </c>
-      <c r="F134" s="2">
-        <v>297.54</v>
+      <c r="F134">
+        <v>297</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
+        <v>399</v>
+      </c>
+      <c r="C135" t="s">
         <v>400</v>
       </c>
-      <c r="C135" t="s">
+      <c r="D135" t="s">
         <v>401</v>
       </c>
-      <c r="D135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135">
         <v>1</v>
       </c>
-      <c r="F135" t="s">
-        <v>403</v>
+      <c r="F135" s="2">
+        <v>297.54</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
+        <v>402</v>
+      </c>
+      <c r="C136" t="s">
+        <v>403</v>
+      </c>
+      <c r="D136" t="s">
         <v>404</v>
       </c>
-      <c r="C136" t="s">
+      <c r="E136">
+        <v>1</v>
+      </c>
+      <c r="F136" t="s">
         <v>405</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
+        <v>406</v>
+      </c>
+      <c r="C137" t="s">
         <v>407</v>
       </c>
-      <c r="C137" t="s">
+      <c r="D137" t="s">
         <v>408</v>
       </c>
-      <c r="D137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137">
         <v>1</v>
       </c>
       <c r="F137">
-        <v>297.267</v>
+        <v>297</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
+        <v>409</v>
+      </c>
+      <c r="C138" t="s">
         <v>410</v>
       </c>
-      <c r="C138" t="s">
+      <c r="D138" t="s">
         <v>411</v>
       </c>
-      <c r="D138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138">
         <v>1</v>
       </c>
       <c r="F138">
-        <v>233</v>
+        <v>297.267</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>412</v>
       </c>
       <c r="C139" t="s">
         <v>413</v>
       </c>
       <c r="D139" t="s">
-        <v>414</v>
+        <v>123</v>
       </c>
       <c r="E139">
         <v>1</v>
       </c>
-      <c r="F139" s="2">
-        <v>297.54</v>
+      <c r="F139">
+        <v>233</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
+        <v>414</v>
+      </c>
+      <c r="C140" t="s">
         <v>415</v>
       </c>
-      <c r="C140" t="s">
+      <c r="D140" t="s">
         <v>416</v>
       </c>
-      <c r="D140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140">
         <v>1</v>
       </c>
-      <c r="F140" t="s">
-        <v>417</v>
+      <c r="F140" s="2">
+        <v>297.54</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
+        <v>417</v>
+      </c>
+      <c r="C141" t="s">
         <v>418</v>
       </c>
-      <c r="C141" t="s">
+      <c r="D141" t="s">
+        <v>54</v>
+      </c>
+      <c r="E141">
+        <v>1</v>
+      </c>
+      <c r="F141" t="s">
         <v>419</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
+        <v>420</v>
+      </c>
+      <c r="C142" t="s">
         <v>421</v>
       </c>
-      <c r="C142" t="s">
+      <c r="D142" t="s">
         <v>422</v>
       </c>
-      <c r="D142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142">
         <v>1</v>
       </c>
-      <c r="F142">
-        <v>297.215</v>
+      <c r="F142" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>423</v>
       </c>
       <c r="C143" t="s">
         <v>424</v>
       </c>
       <c r="D143" t="s">
-        <v>425</v>
+        <v>54</v>
       </c>
       <c r="E143">
         <v>1</v>
       </c>
-      <c r="F143" s="2">
-        <v>297.2</v>
+      <c r="F143">
+        <v>297.215</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
+        <v>425</v>
+      </c>
+      <c r="C144" t="s">
         <v>426</v>
       </c>
-      <c r="C144" t="s">
+      <c r="D144" t="s">
         <v>427</v>
       </c>
-      <c r="D144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144">
         <v>1</v>
       </c>
       <c r="F144" s="2">
-        <v>297.63</v>
+        <v>297.2</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>428</v>
       </c>
       <c r="C145" t="s">
         <v>429</v>
       </c>
       <c r="D145" t="s">
-        <v>430</v>
+        <v>222</v>
       </c>
       <c r="E145">
         <v>1</v>
       </c>
-      <c r="F145" t="s">
-        <v>51</v>
+      <c r="F145" s="2">
+        <v>297.63</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
+        <v>430</v>
+      </c>
+      <c r="C146" t="s">
         <v>431</v>
       </c>
-      <c r="C146" t="s">
+      <c r="D146" t="s">
         <v>432</v>
       </c>
-      <c r="D146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E146">
         <v>1</v>
       </c>
-      <c r="F146">
-        <v>216</v>
+      <c r="F146" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
+        <v>433</v>
+      </c>
+      <c r="C147" t="s">
         <v>434</v>
       </c>
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>435</v>
       </c>
-      <c r="D147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E147">
         <v>1</v>
       </c>
-      <c r="F147" s="2">
-        <v>297.3</v>
+      <c r="F147">
+        <v>216</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
+        <v>436</v>
+      </c>
+      <c r="C148" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D148" t="s">
         <v>438</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
       <c r="F148" s="2">
-        <v>297.63</v>
+        <v>297.3</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>439</v>
       </c>
       <c r="C149" t="s">
+        <v>203</v>
+      </c>
+      <c r="D149" t="s">
         <v>440</v>
       </c>
-      <c r="D149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E149">
         <v>1</v>
       </c>
-      <c r="F149">
-        <v>297.911</v>
+      <c r="F149" s="2">
+        <v>297.63</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
+        <v>441</v>
+      </c>
+      <c r="C150" t="s">
         <v>442</v>
       </c>
-      <c r="C150" t="s">
+      <c r="D150" t="s">
         <v>443</v>
       </c>
-      <c r="D150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E150">
         <v>1</v>
       </c>
-      <c r="F150" t="s">
-        <v>445</v>
+      <c r="F150">
+        <v>297.911</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
+        <v>444</v>
+      </c>
+      <c r="C151" t="s">
+        <v>445</v>
+      </c>
+      <c r="D151" t="s">
         <v>446</v>
       </c>
-      <c r="C151" t="s">
+      <c r="E151">
+        <v>1</v>
+      </c>
+      <c r="F151" t="s">
         <v>447</v>
-      </c>
-[...7 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
+        <v>448</v>
+      </c>
+      <c r="C152" t="s">
         <v>449</v>
       </c>
-      <c r="C152" t="s">
+      <c r="D152" t="s">
         <v>450</v>
       </c>
-      <c r="D152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E152">
         <v>1</v>
       </c>
-      <c r="F152" s="2">
-        <v>297.2</v>
+      <c r="F152">
+        <v>261</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
+        <v>451</v>
+      </c>
+      <c r="C153" t="s">
         <v>452</v>
       </c>
-      <c r="C153" t="s">
+      <c r="D153" t="s">
         <v>453</v>
       </c>
-      <c r="D153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153">
         <v>1</v>
       </c>
       <c r="F153" s="2">
-        <v>297.27</v>
+        <v>297.2</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>454</v>
       </c>
       <c r="C154" t="s">
         <v>455</v>
       </c>
       <c r="D154" t="s">
-        <v>456</v>
+        <v>213</v>
       </c>
       <c r="E154">
         <v>1</v>
       </c>
-      <c r="F154">
-        <v>297</v>
+      <c r="F154" s="2">
+        <v>297.27</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
+        <v>456</v>
+      </c>
+      <c r="C155" t="s">
         <v>457</v>
       </c>
-      <c r="C155" t="s">
+      <c r="D155" t="s">
         <v>458</v>
       </c>
-      <c r="D155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E155">
         <v>1</v>
       </c>
       <c r="F155">
-        <v>297.323</v>
+        <v>297</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
+        <v>459</v>
+      </c>
+      <c r="C156" t="s">
         <v>460</v>
       </c>
-      <c r="C156" t="s">
+      <c r="D156" t="s">
         <v>461</v>
       </c>
-      <c r="D156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E156">
         <v>1</v>
       </c>
-      <c r="F156" s="2">
-        <v>297.09</v>
+      <c r="F156">
+        <v>297.323</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
+        <v>462</v>
+      </c>
+      <c r="C157" t="s">
         <v>463</v>
       </c>
-      <c r="C157" t="s">
+      <c r="D157" t="s">
         <v>464</v>
       </c>
-      <c r="D157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E157">
         <v>1</v>
       </c>
       <c r="F157" s="2">
-        <v>297.01</v>
+        <v>297.09</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
+        <v>465</v>
+      </c>
+      <c r="C158" t="s">
         <v>466</v>
       </c>
-      <c r="C158" t="s">
+      <c r="D158" t="s">
         <v>467</v>
       </c>
-      <c r="D158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E158">
         <v>1</v>
       </c>
-      <c r="F158">
-        <v>297.382</v>
+      <c r="F158" s="2">
+        <v>297.01</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>468</v>
       </c>
       <c r="C159" t="s">
         <v>469</v>
       </c>
       <c r="D159" t="s">
+        <v>284</v>
+      </c>
+      <c r="E159">
+        <v>1</v>
+      </c>
+      <c r="F159">
+        <v>297.382</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>159</v>
+      </c>
+      <c r="B160" t="s">
         <v>470</v>
       </c>
-      <c r="E159">
-[...2 lines deleted...]
-      <c r="F159" t="s">
+      <c r="C160" t="s">
+        <v>471</v>
+      </c>
+      <c r="D160" t="s">
+        <v>472</v>
+      </c>
+      <c r="E160">
+        <v>1</v>
+      </c>
+      <c r="F160" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>CodexWorld\PhpXlsxGenerator</Application>
   <Company>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Company>
   <Manager>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>