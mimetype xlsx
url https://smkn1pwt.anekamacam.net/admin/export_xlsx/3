--- v0 (2026-04-29)
+++ v1 (2026-06-26)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="CodexWorld\PhpXlsxGenerator"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1199" uniqueCount="1199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1202" uniqueCount="1202">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>JUDUL</t>
   </si>
   <si>
     <t>PENGARANG</t>
   </si>
   <si>
     <t>PENERBIT</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>GOLONGAN</t>
   </si>
   <si>
     <t> Centini</t>
   </si>
   <si>
     <t>Suhatmaka</t>
   </si>
   <si>
@@ -2892,50 +2892,59 @@
     <t>Pot-put Dan Kepalu</t>
   </si>
   <si>
     <t>Atep Adya Barata</t>
   </si>
   <si>
     <t>Gramedia, Jakarta, 2006</t>
   </si>
   <si>
     <t>Ppn Pada Sektor Industri Khusus</t>
   </si>
   <si>
     <t>Irwan Wisanggeni</t>
   </si>
   <si>
     <t>Prakarya Dan Kewirausahaan Kelas Xii</t>
   </si>
   <si>
     <t>Prau Layar Ing Kali Progo</t>
   </si>
   <si>
     <t>Budi Sardjono</t>
   </si>
   <si>
     <t>Dayu Litera, Yogyakarta, 2025</t>
+  </si>
+  <si>
+    <t>Prinsip Prinsip Dasar Ekologi</t>
+  </si>
+  <si>
+    <t>Meety Kurniati</t>
+  </si>
+  <si>
+    <t>Raja Grafindo Persada, Jakarta, 2001</t>
   </si>
   <si>
     <t>Prinsip Prisip Dan Teknik Evaluasi Pengajaran</t>
   </si>
   <si>
     <t>Ngalim Purwanto</t>
   </si>
   <si>
     <t>Prinsip-prinsip Dan Teknik Evaluasi Pembelajaran</t>
   </si>
   <si>
     <t>M. Ngalim Purwanto</t>
   </si>
   <si>
     <t>Produk Kreatif Dan Kewirausahaan Bisnis Dan Manajemen Kelas Xi         </t>
   </si>
   <si>
     <t>Ulfah Rahmah Ayuningsih</t>
   </si>
   <si>
     <t>Mediatama, Surakarta, 2019</t>
   </si>
   <si>
     <t>Produk Kreatif Dan Kewirausahaan Bisnis Dan Manajemen Kelas Xii</t>
   </si>
@@ -3668,51 +3677,51 @@
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F513"/>
+  <dimension ref="A1:F514"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -11809,2176 +11818,2196 @@
       </c>
       <c r="C406" t="s">
         <v>959</v>
       </c>
       <c r="D406" t="s">
         <v>960</v>
       </c>
       <c r="E406">
         <v>1</v>
       </c>
       <c r="F406" s="2">
         <v>398.2</v>
       </c>
     </row>
     <row r="407">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407" t="s">
         <v>961</v>
       </c>
       <c r="C407" t="s">
         <v>962</v>
       </c>
       <c r="D407" t="s">
-        <v>48</v>
+        <v>963</v>
       </c>
       <c r="E407">
         <v>1</v>
       </c>
-      <c r="F407" t="s">
-        <v>668</v>
+      <c r="F407" s="2">
+        <v>304.2</v>
       </c>
     </row>
     <row r="408">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="C408" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D408" t="s">
         <v>48</v>
       </c>
       <c r="E408">
         <v>1</v>
       </c>
-      <c r="F408" s="2">
-        <v>371.36</v>
+      <c r="F408" t="s">
+        <v>668</v>
       </c>
     </row>
     <row r="409">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="C409" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="D409" t="s">
-        <v>967</v>
+        <v>48</v>
       </c>
       <c r="E409">
-        <v>52</v>
+        <v>1</v>
       </c>
       <c r="F409" s="2">
-        <v>338.04</v>
+        <v>371.36</v>
       </c>
     </row>
     <row r="410">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
         <v>968</v>
       </c>
       <c r="C410" t="s">
         <v>969</v>
       </c>
       <c r="D410" t="s">
         <v>970</v>
       </c>
       <c r="E410">
-        <v>97</v>
+        <v>52</v>
       </c>
       <c r="F410" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="411">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
         <v>971</v>
       </c>
       <c r="C411" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="D411" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="E411">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="F411" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="412">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="C412" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="D412" t="s">
         <v>970</v>
       </c>
       <c r="E412">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="F412" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="413">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="C413" t="s">
+        <v>976</v>
+      </c>
+      <c r="D413" t="s">
         <v>973</v>
       </c>
-      <c r="D413" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E413">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="F413" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="414">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="C414" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="D414" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="E414">
         <v>42</v>
       </c>
       <c r="F414" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="415">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
+        <v>978</v>
+      </c>
+      <c r="C415" t="s">
         <v>976</v>
       </c>
-      <c r="C415" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D415" t="s">
-        <v>60</v>
+        <v>970</v>
       </c>
       <c r="E415">
-        <v>109</v>
+        <v>42</v>
       </c>
       <c r="F415" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="416">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="C416" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="D416" t="s">
-        <v>941</v>
+        <v>60</v>
       </c>
       <c r="E416">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F416" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="417">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="C417" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="D417" t="s">
-        <v>311</v>
+        <v>941</v>
       </c>
       <c r="E417">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F417" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="418">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="C418" t="s">
-        <v>977</v>
+        <v>983</v>
       </c>
       <c r="D418" t="s">
-        <v>60</v>
+        <v>311</v>
       </c>
       <c r="E418">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="F418" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="419">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
         <v>981</v>
       </c>
       <c r="C419" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
       <c r="D419" t="s">
-        <v>983</v>
+        <v>60</v>
       </c>
       <c r="E419">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="F419" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="420">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
         <v>984</v>
       </c>
       <c r="C420" t="s">
         <v>985</v>
       </c>
       <c r="D420" t="s">
-        <v>75</v>
+        <v>986</v>
       </c>
       <c r="E420">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="F420" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="421">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="C421" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="D421" t="s">
         <v>75</v>
       </c>
       <c r="E421">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="F421" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="422">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="C422" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="D422" t="s">
         <v>75</v>
       </c>
       <c r="E422">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F422" s="2">
-        <v>338.40</v>
+        <v>338.04</v>
       </c>
     </row>
     <row r="423">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="C423" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="D423" t="s">
         <v>75</v>
       </c>
       <c r="E423">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="F423" s="2">
-        <v>338.04</v>
+        <v>338.40</v>
       </c>
     </row>
     <row r="424">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="C424" t="s">
         <v>992</v>
       </c>
       <c r="D424" t="s">
-        <v>993</v>
+        <v>75</v>
       </c>
       <c r="E424">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="F424" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="425">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
         <v>994</v>
       </c>
       <c r="C425" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="D425" t="s">
-        <v>983</v>
+        <v>996</v>
       </c>
       <c r="E425">
         <v>30</v>
       </c>
       <c r="F425" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="426">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="C426" t="s">
-        <v>979</v>
+        <v>985</v>
       </c>
       <c r="D426" t="s">
-        <v>996</v>
+        <v>986</v>
       </c>
       <c r="E426">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F426" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="427">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="C427" t="s">
-        <v>998</v>
+        <v>982</v>
       </c>
       <c r="D427" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="E427">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F427" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="428">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="C428" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="D428" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="E428">
         <v>30</v>
       </c>
       <c r="F428" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="429">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="C429" t="s">
         <v>1001</v>
       </c>
       <c r="D429" t="s">
-        <v>932</v>
+        <v>996</v>
       </c>
       <c r="E429">
         <v>30</v>
       </c>
       <c r="F429" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="430">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C430" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
       <c r="D430" t="s">
-        <v>993</v>
+        <v>932</v>
       </c>
       <c r="E430">
         <v>30</v>
       </c>
       <c r="F430" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="431">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="C431" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="D431" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="E431">
         <v>30</v>
       </c>
       <c r="F431" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="432">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="C432" t="s">
-        <v>980</v>
+        <v>1001</v>
       </c>
       <c r="D432" t="s">
-        <v>1005</v>
+        <v>996</v>
       </c>
       <c r="E432">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F432" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="433">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="C433" t="s">
-        <v>973</v>
+        <v>983</v>
       </c>
       <c r="D433" t="s">
-        <v>967</v>
+        <v>1008</v>
       </c>
       <c r="E433">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="F433" s="2">
         <v>338.04</v>
       </c>
     </row>
     <row r="434">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="C434" t="s">
-        <v>1008</v>
+        <v>976</v>
       </c>
       <c r="D434" t="s">
-        <v>1009</v>
+        <v>970</v>
       </c>
       <c r="E434">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>61</v>
+      </c>
+      <c r="F434" s="2">
+        <v>338.04</v>
       </c>
     </row>
     <row r="435">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
         <v>1010</v>
       </c>
       <c r="C435" t="s">
         <v>1011</v>
       </c>
       <c r="D435" t="s">
         <v>1012</v>
       </c>
       <c r="E435">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>338.08</v>
+        <v>1</v>
+      </c>
+      <c r="F435" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="436">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
         <v>1013</v>
       </c>
       <c r="C436" t="s">
-        <v>565</v>
+        <v>1014</v>
       </c>
       <c r="D436" t="s">
-        <v>250</v>
+        <v>1015</v>
       </c>
       <c r="E436">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>40</v>
+      </c>
+      <c r="F436" s="2">
+        <v>338.08</v>
       </c>
     </row>
     <row r="437">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="C437" t="s">
-        <v>1015</v>
+        <v>565</v>
       </c>
       <c r="D437" t="s">
-        <v>1016</v>
+        <v>250</v>
       </c>
       <c r="E437">
         <v>1</v>
       </c>
-      <c r="F437" s="2">
-        <v>370.15</v>
+      <c r="F437" t="s">
+        <v>738</v>
       </c>
     </row>
     <row r="438">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
         <v>1017</v>
       </c>
       <c r="C438" t="s">
-        <v>962</v>
+        <v>1018</v>
       </c>
       <c r="D438" t="s">
-        <v>48</v>
+        <v>1019</v>
       </c>
       <c r="E438">
         <v>1</v>
       </c>
-      <c r="F438" t="s">
-        <v>738</v>
+      <c r="F438" s="2">
+        <v>370.15</v>
       </c>
     </row>
     <row r="439">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="C439" t="s">
-        <v>1019</v>
+        <v>965</v>
       </c>
       <c r="D439" t="s">
-        <v>1020</v>
+        <v>48</v>
       </c>
       <c r="E439">
         <v>1</v>
       </c>
-      <c r="F439" s="2">
-        <v>302.17</v>
+      <c r="F439" t="s">
+        <v>738</v>
       </c>
     </row>
     <row r="440">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
         <v>1021</v>
       </c>
       <c r="C440" t="s">
         <v>1022</v>
       </c>
       <c r="D440" t="s">
         <v>1023</v>
       </c>
       <c r="E440">
         <v>1</v>
       </c>
       <c r="F440" s="2">
-        <v>362.1</v>
+        <v>302.17</v>
       </c>
     </row>
     <row r="441">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
         <v>1024</v>
       </c>
       <c r="C441" t="s">
-        <v>845</v>
+        <v>1025</v>
       </c>
       <c r="D441" t="s">
-        <v>79</v>
+        <v>1026</v>
       </c>
       <c r="E441">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>371.102</v>
+        <v>1</v>
+      </c>
+      <c r="F441" s="2">
+        <v>362.1</v>
       </c>
     </row>
     <row r="442">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="C442" t="s">
         <v>845</v>
       </c>
       <c r="D442" t="s">
-        <v>1026</v>
+        <v>79</v>
       </c>
       <c r="E442">
         <v>3</v>
       </c>
       <c r="F442">
         <v>371.102</v>
       </c>
     </row>
     <row r="443">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="C443" t="s">
-        <v>1028</v>
+        <v>845</v>
       </c>
       <c r="D443" t="s">
-        <v>20</v>
+        <v>1029</v>
       </c>
       <c r="E443">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>3</v>
+      </c>
+      <c r="F443">
+        <v>371.102</v>
       </c>
     </row>
     <row r="444">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="C444" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="D444" t="s">
-        <v>1031</v>
+        <v>20</v>
       </c>
       <c r="E444">
         <v>1</v>
       </c>
-      <c r="F444">
-        <v>331.124</v>
+      <c r="F444" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="445">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
         <v>1032</v>
       </c>
       <c r="C445" t="s">
         <v>1033</v>
       </c>
       <c r="D445" t="s">
         <v>1034</v>
       </c>
       <c r="E445">
         <v>1</v>
       </c>
-      <c r="F445" s="2">
-        <v>398.2</v>
+      <c r="F445">
+        <v>331.124</v>
       </c>
     </row>
     <row r="446">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
         <v>1035</v>
       </c>
       <c r="C446" t="s">
-        <v>188</v>
+        <v>1036</v>
       </c>
       <c r="D446" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="E446">
         <v>1</v>
       </c>
-      <c r="F446">
-        <v>338</v>
+      <c r="F446" s="2">
+        <v>398.2</v>
       </c>
     </row>
     <row r="447">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="C447" t="s">
-        <v>1038</v>
+        <v>188</v>
       </c>
       <c r="D447" t="s">
-        <v>467</v>
+        <v>1039</v>
       </c>
       <c r="E447">
         <v>1</v>
       </c>
-      <c r="F447" s="2">
-        <v>320.54</v>
+      <c r="F447">
+        <v>338</v>
       </c>
     </row>
     <row r="448">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="C448" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="D448" t="s">
-        <v>219</v>
+        <v>467</v>
       </c>
       <c r="E448">
         <v>1</v>
       </c>
-      <c r="F448">
-        <v>364.1323</v>
+      <c r="F448" s="2">
+        <v>320.54</v>
       </c>
     </row>
     <row r="449">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C449" t="s">
-        <v>630</v>
+        <v>1043</v>
       </c>
       <c r="D449" t="s">
-        <v>467</v>
+        <v>219</v>
       </c>
       <c r="E449">
         <v>1</v>
       </c>
       <c r="F449">
-        <v>362.293</v>
+        <v>364.1323</v>
       </c>
     </row>
     <row r="450">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="C450" t="s">
-        <v>1043</v>
+        <v>630</v>
       </c>
       <c r="D450" t="s">
-        <v>1044</v>
+        <v>467</v>
       </c>
       <c r="E450">
         <v>1</v>
       </c>
-      <c r="F450" s="2">
-        <v>380.1</v>
+      <c r="F450">
+        <v>362.293</v>
       </c>
     </row>
     <row r="451">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
         <v>1045</v>
       </c>
       <c r="C451" t="s">
         <v>1046</v>
       </c>
       <c r="D451" t="s">
-        <v>696</v>
+        <v>1047</v>
       </c>
       <c r="E451">
         <v>1</v>
       </c>
       <c r="F451" s="2">
-        <v>370.1</v>
+        <v>380.1</v>
       </c>
     </row>
     <row r="452">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="C452" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="D452" t="s">
-        <v>238</v>
+        <v>696</v>
       </c>
       <c r="E452">
         <v>1</v>
       </c>
       <c r="F452" s="2">
-        <v>398.2</v>
+        <v>370.1</v>
       </c>
     </row>
     <row r="453">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="C453" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="D453" t="s">
-        <v>1051</v>
+        <v>238</v>
       </c>
       <c r="E453">
         <v>1</v>
       </c>
-      <c r="F453">
-        <v>371</v>
+      <c r="F453" s="2">
+        <v>398.2</v>
       </c>
     </row>
     <row r="454">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
         <v>1052</v>
       </c>
       <c r="C454" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="D454" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="E454">
         <v>1</v>
       </c>
-      <c r="F454" s="2">
-        <v>338.04</v>
+      <c r="F454">
+        <v>371</v>
       </c>
     </row>
     <row r="455">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C455" t="s">
         <v>1053</v>
       </c>
-      <c r="C455" t="s">
+      <c r="D455" t="s">
         <v>1054</v>
       </c>
-      <c r="D455" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E455">
         <v>1</v>
       </c>
       <c r="F455" s="2">
-        <v>332.17</v>
+        <v>338.04</v>
       </c>
     </row>
     <row r="456">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
         <v>1056</v>
       </c>
       <c r="C456" t="s">
         <v>1057</v>
       </c>
       <c r="D456" t="s">
         <v>1058</v>
       </c>
       <c r="E456">
         <v>1</v>
       </c>
-      <c r="F456">
-        <v>382</v>
+      <c r="F456" s="2">
+        <v>332.17</v>
       </c>
     </row>
     <row r="457">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
         <v>1059</v>
       </c>
       <c r="C457" t="s">
         <v>1060</v>
       </c>
       <c r="D457" t="s">
-        <v>52</v>
+        <v>1061</v>
       </c>
       <c r="E457">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F457">
-        <v>330</v>
+        <v>382</v>
       </c>
     </row>
     <row r="458">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="C458" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="D458" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="E458">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="F458">
         <v>330</v>
       </c>
     </row>
     <row r="459">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="C459" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="D459" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="E459">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="F459">
         <v>330</v>
       </c>
     </row>
     <row r="460">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C460" t="s">
         <v>1063</v>
       </c>
-      <c r="C460" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D460" t="s">
-        <v>660</v>
+        <v>52</v>
       </c>
       <c r="E460">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F460">
-        <v>332.024</v>
+        <v>330</v>
       </c>
     </row>
     <row r="461">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C461" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="D461" t="s">
-        <v>1067</v>
+        <v>660</v>
       </c>
       <c r="E461">
         <v>1</v>
       </c>
-      <c r="F461" s="2">
-        <v>398.2</v>
+      <c r="F461">
+        <v>332.024</v>
       </c>
     </row>
     <row r="462">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
         <v>1068</v>
       </c>
       <c r="C462" t="s">
         <v>1069</v>
       </c>
       <c r="D462" t="s">
         <v>1070</v>
       </c>
       <c r="E462">
         <v>1</v>
       </c>
       <c r="F462" s="2">
-        <v>305.9</v>
+        <v>398.2</v>
       </c>
     </row>
     <row r="463">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
         <v>1071</v>
       </c>
       <c r="C463" t="s">
         <v>1072</v>
       </c>
       <c r="D463" t="s">
         <v>1073</v>
       </c>
       <c r="E463">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F463" s="2">
-        <v>324.6</v>
+        <v>305.9</v>
       </c>
     </row>
     <row r="464">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
         <v>1074</v>
       </c>
       <c r="C464" t="s">
         <v>1075</v>
       </c>
       <c r="D464" t="s">
         <v>1076</v>
       </c>
       <c r="E464">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1077</v>
+        <v>4</v>
+      </c>
+      <c r="F464" s="2">
+        <v>324.6</v>
       </c>
     </row>
     <row r="465">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C465" t="s">
         <v>1078</v>
       </c>
-      <c r="C465" t="s">
+      <c r="D465" t="s">
         <v>1079</v>
       </c>
-      <c r="D465" t="s">
+      <c r="E465">
+        <v>1</v>
+      </c>
+      <c r="F465" t="s">
         <v>1080</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="466">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
         <v>1081</v>
       </c>
       <c r="C466" t="s">
         <v>1082</v>
       </c>
       <c r="D466" t="s">
         <v>1083</v>
       </c>
       <c r="E466">
         <v>1</v>
       </c>
-      <c r="F466" s="2">
-        <v>351.1</v>
+      <c r="F466">
+        <v>330</v>
       </c>
     </row>
     <row r="467">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
         <v>1084</v>
       </c>
       <c r="C467" t="s">
         <v>1085</v>
       </c>
       <c r="D467" t="s">
         <v>1086</v>
       </c>
       <c r="E467">
         <v>1</v>
       </c>
       <c r="F467" s="2">
-        <v>371.12</v>
+        <v>351.1</v>
       </c>
     </row>
     <row r="468">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
         <v>1087</v>
       </c>
       <c r="C468" t="s">
         <v>1088</v>
       </c>
       <c r="D468" t="s">
-        <v>358</v>
+        <v>1089</v>
       </c>
       <c r="E468">
         <v>1</v>
       </c>
-      <c r="F468">
-        <v>362</v>
+      <c r="F468" s="2">
+        <v>371.12</v>
       </c>
     </row>
     <row r="469">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="C469" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="D469" t="s">
-        <v>1091</v>
+        <v>358</v>
       </c>
       <c r="E469">
         <v>1</v>
       </c>
-      <c r="F469" s="2">
-        <v>389.6</v>
+      <c r="F469">
+        <v>362</v>
       </c>
     </row>
     <row r="470">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
         <v>1092</v>
       </c>
       <c r="C470" t="s">
         <v>1093</v>
       </c>
       <c r="D470" t="s">
-        <v>651</v>
+        <v>1094</v>
       </c>
       <c r="E470">
         <v>1</v>
       </c>
-      <c r="F470">
-        <v>310.021</v>
+      <c r="F470" s="2">
+        <v>389.6</v>
       </c>
     </row>
     <row r="471">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C471" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D471" t="s">
-        <v>161</v>
+        <v>651</v>
       </c>
       <c r="E471">
         <v>1</v>
       </c>
-      <c r="F471" t="s">
-        <v>1096</v>
+      <c r="F471">
+        <v>310.021</v>
       </c>
     </row>
     <row r="472">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
         <v>1097</v>
       </c>
       <c r="C472" t="s">
         <v>1098</v>
       </c>
       <c r="D472" t="s">
+        <v>161</v>
+      </c>
+      <c r="E472">
+        <v>1</v>
+      </c>
+      <c r="F472" t="s">
         <v>1099</v>
-      </c>
-[...4 lines deleted...]
-        <v>371.3</v>
       </c>
     </row>
     <row r="473">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
         <v>1100</v>
       </c>
       <c r="C473" t="s">
         <v>1101</v>
       </c>
       <c r="D473" t="s">
         <v>1102</v>
       </c>
       <c r="E473">
         <v>1</v>
       </c>
       <c r="F473" s="2">
         <v>371.3</v>
       </c>
     </row>
     <row r="474">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474" t="s">
         <v>1103</v>
       </c>
       <c r="C474" t="s">
         <v>1104</v>
       </c>
       <c r="D474" t="s">
         <v>1105</v>
       </c>
       <c r="E474">
         <v>1</v>
       </c>
       <c r="F474" s="2">
         <v>371.3</v>
       </c>
     </row>
     <row r="475">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="C475" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="D475" t="s">
-        <v>636</v>
+        <v>1108</v>
       </c>
       <c r="E475">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="F475" s="2">
+        <v>371.3</v>
       </c>
     </row>
     <row r="476">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476" t="s">
         <v>1106</v>
       </c>
       <c r="C476" t="s">
-        <v>743</v>
+        <v>1107</v>
       </c>
       <c r="D476" t="s">
-        <v>744</v>
+        <v>636</v>
       </c>
       <c r="E476">
         <v>2</v>
       </c>
       <c r="F476" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="477">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="C477" t="s">
-        <v>1108</v>
+        <v>743</v>
       </c>
       <c r="D477" t="s">
-        <v>347</v>
+        <v>744</v>
       </c>
       <c r="E477">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F477" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="478">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C478" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="D478" t="s">
-        <v>1111</v>
+        <v>347</v>
       </c>
       <c r="E478">
         <v>1</v>
       </c>
       <c r="F478" t="s">
-        <v>1112</v>
+        <v>21</v>
       </c>
     </row>
     <row r="479">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C479" t="s">
         <v>1113</v>
       </c>
-      <c r="C479" t="s">
+      <c r="D479" t="s">
         <v>1114</v>
       </c>
-      <c r="D479" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E479">
         <v>1</v>
       </c>
       <c r="F479" t="s">
-        <v>536</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="480">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="C480" t="s">
-        <v>503</v>
+        <v>1117</v>
       </c>
       <c r="D480" t="s">
-        <v>1116</v>
+        <v>347</v>
       </c>
       <c r="E480">
         <v>1</v>
       </c>
-      <c r="F480">
-        <v>395</v>
+      <c r="F480" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="481">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C481" t="s">
-        <v>1118</v>
+        <v>503</v>
       </c>
       <c r="D481" t="s">
         <v>1119</v>
       </c>
       <c r="E481">
         <v>1</v>
       </c>
-      <c r="F481" s="2">
-        <v>371.3</v>
+      <c r="F481">
+        <v>395</v>
       </c>
     </row>
     <row r="482">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="C482" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D482" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="E482">
         <v>1</v>
       </c>
       <c r="F482" s="2">
         <v>371.3</v>
       </c>
     </row>
     <row r="483">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483" t="s">
-        <v>1121</v>
+        <v>1120</v>
       </c>
       <c r="C483" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D483" t="s">
         <v>1122</v>
       </c>
-      <c r="D483" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E483">
         <v>1</v>
       </c>
-      <c r="F483" t="s">
-        <v>21</v>
+      <c r="F483" s="2">
+        <v>371.3</v>
       </c>
     </row>
     <row r="484">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="C484" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D484" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="E484">
         <v>1</v>
       </c>
-      <c r="F484" s="2">
-        <v>371.3</v>
+      <c r="F484" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="485">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485" t="s">
         <v>1126</v>
       </c>
       <c r="C485" t="s">
-        <v>568</v>
+        <v>1127</v>
       </c>
       <c r="D485" t="s">
-        <v>347</v>
+        <v>1128</v>
       </c>
       <c r="E485">
         <v>1</v>
       </c>
-      <c r="F485" t="s">
-        <v>172</v>
+      <c r="F485" s="2">
+        <v>371.3</v>
       </c>
     </row>
     <row r="486">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="C486" t="s">
-        <v>249</v>
+        <v>568</v>
       </c>
       <c r="D486" t="s">
-        <v>1128</v>
+        <v>347</v>
       </c>
       <c r="E486">
         <v>1</v>
       </c>
       <c r="F486" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
     </row>
     <row r="487">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="C487" t="s">
-        <v>1130</v>
+        <v>249</v>
       </c>
       <c r="D487" t="s">
         <v>1131</v>
       </c>
       <c r="E487">
         <v>1</v>
       </c>
-      <c r="F487" s="2">
-        <v>332.1</v>
+      <c r="F487" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="488">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
         <v>1132</v>
       </c>
       <c r="C488" t="s">
         <v>1133</v>
       </c>
       <c r="D488" t="s">
-        <v>136</v>
+        <v>1134</v>
       </c>
       <c r="E488">
         <v>1</v>
       </c>
       <c r="F488" s="2">
-        <v>330.01</v>
+        <v>332.1</v>
       </c>
     </row>
     <row r="489">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="C489" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="D489" t="s">
-        <v>30</v>
+        <v>136</v>
       </c>
       <c r="E489">
         <v>1</v>
       </c>
       <c r="F489" s="2">
-        <v>370.1</v>
+        <v>330.01</v>
       </c>
     </row>
     <row r="490">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C490" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="D490" t="s">
-        <v>1138</v>
+        <v>30</v>
       </c>
       <c r="E490">
         <v>1</v>
       </c>
-      <c r="F490">
-        <v>370</v>
+      <c r="F490" s="2">
+        <v>370.1</v>
       </c>
     </row>
     <row r="491">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491" t="s">
         <v>1139</v>
       </c>
       <c r="C491" t="s">
         <v>1140</v>
       </c>
       <c r="D491" t="s">
         <v>1141</v>
       </c>
       <c r="E491">
         <v>1</v>
       </c>
-      <c r="F491" s="2">
-        <v>362.12</v>
+      <c r="F491">
+        <v>370</v>
       </c>
     </row>
     <row r="492">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
         <v>1142</v>
       </c>
       <c r="C492" t="s">
-        <v>489</v>
+        <v>1143</v>
       </c>
       <c r="D492" t="s">
-        <v>17</v>
+        <v>1144</v>
       </c>
       <c r="E492">
         <v>1</v>
       </c>
       <c r="F492" s="2">
-        <v>345.01</v>
+        <v>362.12</v>
       </c>
     </row>
     <row r="493">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="C493" t="s">
-        <v>1144</v>
+        <v>489</v>
       </c>
       <c r="D493" t="s">
-        <v>1145</v>
+        <v>17</v>
       </c>
       <c r="E493">
         <v>1</v>
       </c>
       <c r="F493" s="2">
-        <v>371.36</v>
+        <v>345.01</v>
       </c>
     </row>
     <row r="494">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494" t="s">
         <v>1146</v>
       </c>
       <c r="C494" t="s">
-        <v>1050</v>
+        <v>1147</v>
       </c>
       <c r="D494" t="s">
-        <v>1051</v>
+        <v>1148</v>
       </c>
       <c r="E494">
         <v>1</v>
       </c>
-      <c r="F494">
-        <v>371</v>
+      <c r="F494" s="2">
+        <v>371.36</v>
       </c>
     </row>
     <row r="495">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="C495" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="D495" t="s">
-        <v>1148</v>
+        <v>1054</v>
       </c>
       <c r="E495">
         <v>1</v>
       </c>
       <c r="F495">
-        <v>373</v>
+        <v>371</v>
       </c>
     </row>
     <row r="496">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="C496" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="D496" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="E496">
         <v>1</v>
       </c>
-      <c r="F496" s="2">
-        <v>371.3</v>
+      <c r="F496">
+        <v>373</v>
       </c>
     </row>
     <row r="497">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="C497" t="s">
-        <v>1152</v>
+        <v>1053</v>
       </c>
       <c r="D497" t="s">
-        <v>756</v>
+        <v>1153</v>
       </c>
       <c r="E497">
         <v>1</v>
       </c>
       <c r="F497" s="2">
-        <v>371.9</v>
+        <v>371.3</v>
       </c>
     </row>
     <row r="498">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="C498" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D498" t="s">
-        <v>1155</v>
+        <v>756</v>
       </c>
       <c r="E498">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>1</v>
+      </c>
+      <c r="F498" s="2">
+        <v>371.9</v>
       </c>
     </row>
     <row r="499">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
         <v>1156</v>
       </c>
       <c r="C499" t="s">
         <v>1157</v>
       </c>
       <c r="D499" t="s">
-        <v>1086</v>
+        <v>1158</v>
       </c>
       <c r="E499">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>371.36</v>
+        <v>3</v>
+      </c>
+      <c r="F499">
+        <v>330</v>
       </c>
     </row>
     <row r="500">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C500" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="D500" t="s">
-        <v>1160</v>
+        <v>1089</v>
       </c>
       <c r="E500">
         <v>1</v>
       </c>
-      <c r="F500">
-        <v>373.1076</v>
+      <c r="F500" s="2">
+        <v>371.36</v>
       </c>
     </row>
     <row r="501">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501" t="s">
         <v>1161</v>
       </c>
       <c r="C501" t="s">
         <v>1162</v>
       </c>
       <c r="D501" t="s">
         <v>1163</v>
       </c>
       <c r="E501">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>344.07</v>
+        <v>1</v>
+      </c>
+      <c r="F501">
+        <v>373.1076</v>
       </c>
     </row>
     <row r="502">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
         <v>1164</v>
       </c>
       <c r="C502" t="s">
         <v>1165</v>
       </c>
       <c r="D502" t="s">
         <v>1166</v>
       </c>
       <c r="E502">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1167</v>
+        <v>5</v>
+      </c>
+      <c r="F502" s="2">
+        <v>344.07</v>
       </c>
     </row>
     <row r="503">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C503" t="s">
         <v>1168</v>
       </c>
-      <c r="C503" t="s">
+      <c r="D503" t="s">
         <v>1169</v>
       </c>
-      <c r="D503" t="s">
+      <c r="E503">
+        <v>1</v>
+      </c>
+      <c r="F503" t="s">
         <v>1170</v>
-      </c>
-[...4 lines deleted...]
-        <v>344.07</v>
       </c>
     </row>
     <row r="504">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504" t="s">
         <v>1171</v>
       </c>
       <c r="C504" t="s">
-        <v>543</v>
+        <v>1172</v>
       </c>
       <c r="D504" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="E504">
         <v>1</v>
       </c>
-      <c r="F504">
-        <v>334</v>
+      <c r="F504" s="2">
+        <v>344.07</v>
       </c>
     </row>
     <row r="505">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="C505" t="s">
-        <v>1074</v>
+        <v>543</v>
       </c>
       <c r="D505" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="E505">
         <v>1</v>
       </c>
-      <c r="F505" t="s">
-        <v>1077</v>
+      <c r="F505">
+        <v>334</v>
       </c>
     </row>
     <row r="506">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="C506" t="s">
-        <v>1176</v>
+        <v>1077</v>
       </c>
       <c r="D506" t="s">
         <v>1177</v>
       </c>
       <c r="E506">
         <v>1</v>
       </c>
-      <c r="F506" s="2">
-        <v>344.03</v>
+      <c r="F506" t="s">
+        <v>1080</v>
       </c>
     </row>
     <row r="507">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507" t="s">
         <v>1178</v>
       </c>
       <c r="C507" t="s">
         <v>1179</v>
       </c>
       <c r="D507" t="s">
         <v>1180</v>
       </c>
       <c r="E507">
         <v>1</v>
       </c>
-      <c r="F507" t="s">
-        <v>278</v>
+      <c r="F507" s="2">
+        <v>344.03</v>
       </c>
     </row>
     <row r="508">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508" t="s">
         <v>1181</v>
       </c>
       <c r="C508" t="s">
         <v>1182</v>
       </c>
       <c r="D508" t="s">
         <v>1183</v>
       </c>
       <c r="E508">
         <v>1</v>
       </c>
       <c r="F508" t="s">
-        <v>1167</v>
+        <v>278</v>
       </c>
     </row>
     <row r="509">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509" t="s">
         <v>1184</v>
       </c>
       <c r="C509" t="s">
         <v>1185</v>
       </c>
       <c r="D509" t="s">
         <v>1186</v>
       </c>
       <c r="E509">
         <v>1</v>
       </c>
       <c r="F509" t="s">
-        <v>1187</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="510">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C510" t="s">
         <v>1188</v>
       </c>
-      <c r="C510" t="s">
+      <c r="D510" t="s">
         <v>1189</v>
       </c>
-      <c r="D510" t="s">
+      <c r="E510">
+        <v>1</v>
+      </c>
+      <c r="F510" t="s">
         <v>1190</v>
-      </c>
-[...4 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="511">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511" t="s">
         <v>1191</v>
       </c>
       <c r="C511" t="s">
         <v>1192</v>
       </c>
       <c r="D511" t="s">
         <v>1193</v>
       </c>
       <c r="E511">
         <v>1</v>
       </c>
-      <c r="F511" s="2">
-        <v>302.14</v>
+      <c r="F511">
+        <v>380</v>
       </c>
     </row>
     <row r="512">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512" t="s">
         <v>1194</v>
       </c>
       <c r="C512" t="s">
         <v>1195</v>
       </c>
       <c r="D512" t="s">
         <v>1196</v>
       </c>
       <c r="E512">
         <v>1</v>
       </c>
       <c r="F512" s="2">
-        <v>332.6</v>
+        <v>302.14</v>
       </c>
     </row>
     <row r="513">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513" t="s">
         <v>1197</v>
       </c>
       <c r="C513" t="s">
         <v>1198</v>
       </c>
       <c r="D513" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E513">
+        <v>1</v>
+      </c>
+      <c r="F513" s="2">
+        <v>332.6</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514">
+        <v>513</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D514" t="s">
         <v>353</v>
       </c>
-      <c r="E513">
-[...2 lines deleted...]
-      <c r="F513" s="2">
+      <c r="E514">
+        <v>1</v>
+      </c>
+      <c r="F514" s="2">
         <v>332.6</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>CodexWorld\PhpXlsxGenerator</Application>
   <Company>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Company>
   <Manager>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>